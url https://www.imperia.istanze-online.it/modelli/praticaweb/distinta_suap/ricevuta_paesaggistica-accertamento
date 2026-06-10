--- v0 (2025-12-15)
+++ v1 (2026-06-10)
@@ -16,51 +16,51 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9747"/>
       </w:tblGrid>
       <w:tr w:rsidR="001F32CA" w14:paraId="6515BC41" w14:textId="77777777" w:rsidTr="001F32CA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9747" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04F710A9" w14:textId="77777777" w:rsidR="001F32CA" w:rsidRDefault="00975F8D" w:rsidP="001F32CA">
+          <w:p w14:paraId="04F710A9" w14:textId="77777777" w:rsidR="001F32CA" w:rsidRDefault="00FF7D3C" w:rsidP="001F32CA">
             <w:pPr>
               <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:pict w14:anchorId="107C23AF">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
@@ -1132,73 +1132,64 @@
         </w:rPr>
         <w:t>Online, eventuali</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> informazioni possono essere richieste tramite i contatti telefonici o le mail riportate nel sito istituzionale del Comune.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A507A73" w14:textId="77777777" w:rsidR="00E33C0B" w:rsidRDefault="00E33C0B">
       <w:pPr>
         <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Il Dirigente</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D61F31A" w14:textId="2FB02670" w:rsidR="00E33C0B" w:rsidRDefault="0014341B">
+    <w:p w14:paraId="41B81293" w14:textId="3254A271" w:rsidR="00E33C0B" w:rsidRDefault="00FF7D3C">
       <w:pPr>
         <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0014341B">
-[...3 lines deleted...]
-        <w:t>Arch. Patrone Linda</w:t>
+      <w:r w:rsidRPr="00FF7D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Arch. Micol Ramella</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="4DAD5AFB" w14:textId="77777777" w:rsidR="00E33C0B" w:rsidRDefault="00E33C0B">
       <w:pPr>
         <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9778"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E33C0B" w14:paraId="4E29540D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -2087,62 +2078,64 @@
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
     <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00563F10"/>
     <w:rsid w:val="000378E7"/>
     <w:rsid w:val="000709A3"/>
     <w:rsid w:val="0014341B"/>
     <w:rsid w:val="00147C60"/>
     <w:rsid w:val="001760D2"/>
     <w:rsid w:val="001F32CA"/>
     <w:rsid w:val="00241D7C"/>
     <w:rsid w:val="00243D93"/>
     <w:rsid w:val="00342602"/>
     <w:rsid w:val="00563F10"/>
     <w:rsid w:val="006F3AB0"/>
     <w:rsid w:val="007D1729"/>
+    <w:rsid w:val="008129AB"/>
     <w:rsid w:val="00975F8D"/>
     <w:rsid w:val="00A4316C"/>
     <w:rsid w:val="00AD30CC"/>
     <w:rsid w:val="00B35BDE"/>
     <w:rsid w:val="00BB17D7"/>
     <w:rsid w:val="00DE4743"/>
     <w:rsid w:val="00E30EE7"/>
     <w:rsid w:val="00E33C0B"/>
     <w:rsid w:val="00EA420A"/>
     <w:rsid w:val="00EC22C1"/>
     <w:rsid w:val="00ED4662"/>
     <w:rsid w:val="00FD397D"/>
+    <w:rsid w:val="00FF7D3C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -3013,74 +3006,74 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>548</Words>
-  <Characters>3128</Characters>
+  <Characters>3127</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3669</CharactersWithSpaces>
+  <CharactersWithSpaces>3668</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Silvia</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>16.0000</vt:lpwstr>
   </property>